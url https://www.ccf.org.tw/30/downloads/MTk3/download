--- v0 (2025-11-03)
+++ v1 (2026-07-02)
@@ -1,815 +1,1936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00884A3D" w:rsidRPr="00E6635F" w:rsidRDefault="00762164" w:rsidP="00E6635F">
+    <w:p w:rsidR="00884A3D" w:rsidRPr="00E6635F" w:rsidRDefault="00762164" w:rsidP="00152746">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4646295</wp:posOffset>
+                  <wp:posOffset>5171110</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>16510</wp:posOffset>
+                  <wp:posOffset>54102</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1285875" cy="314325"/>
-                <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                <wp:extent cx="1087882" cy="314325"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="文字方塊 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1285875" cy="314325"/>
+                          <a:ext cx="1087882" cy="314325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00762164" w:rsidRPr="00723E64" w:rsidRDefault="00762164" w:rsidP="00762164">
+                          <w:p w:rsidR="00762164" w:rsidRDefault="00762164" w:rsidP="00762164">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00723E64">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>附表</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="008776EE">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>六十三之3</w:t>
+                              <w:t>2</w:t>
                             </w:r>
+                            <w:r w:rsidR="008776EE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>-06-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D51986">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="008776EE" w:rsidRPr="00723E64" w:rsidRDefault="008776EE" w:rsidP="00762164">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:365.85pt;margin-top:1.3pt;width:101.25pt;height:24.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCypRxcmgIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuHX0ix5ZgOYiduiiQ&#10;foC0B6ApyiIqkSxJW0qLrgv0AOm6B+gBeqDkHB1StqN+FkVRLSSOZvj4Zt4MZ+ddU6Md04ZLkePo&#10;JMSICSoLLjY5fvN6NZpiZCwRBamlYDm+YQafzx8/mrUqY7GsZF0wjQBEmKxVOa6sVVkQGFqxhpgT&#10;qZgAZyl1QyyYehMUmrSA3tRBHIZnQSt1obSkzBj4e9k78dzjlyWj9mVZGmZRnWPgZv1b+/favYP5&#10;jGQbTVTF6Z4G+QcWDeECDj1CXRJL0Fbz36AaTrU0srQnVDaBLEtOmc8BsonCX7K5rohiPhcojlHH&#10;Mpn/B0tf7F5pxAvQDiNBGpDo/vbT3bcv97ff775+RpGrUKtMBoHXCkJtt5Cdi3bZGnUl6VuDhFxW&#10;RGzYhdayrRgpgKHfGQy29jjGgazb57KAo8jWSg/UlbpxgFAQBOig1M1RHdZZRN2R8XQ8nYwxouA7&#10;jZLTeOzIBSQ77Fba2KdMNsgtcqxBfY9OdlfG9qGHEM9e1rxY8br2ht6sl7VGOwKdsvLPHt0Mw2rh&#10;goV023rE/g+QhDOcz9H1yn9IozgJF3E6Wp1NJ6NklYxH6SScjsIoXaRnYZIml6uPjmCUZBUvCiau&#10;uGCHLoySv1N5Pw99//g+RG2O0zFUx+c1ZG+GSYb++VOSDbcwlDVvcjw9BpHMCftEFJA2ySzhdb8O&#10;fqbvBYEaHL6+Kr4NnPJ9D9hu3QGK6421LG6gIbQEvUB1uElgUUn9HqMWpjLH5t2WaIZR/UxAU6VR&#10;krgx9kYynsRg6KFnPfQQQQEqxxajfrm0/ehvleabCk7q21jIC2jEkvseeWAFKTgDJs8ns78l3GgP&#10;bR/1cJfNfwAAAP//AwBQSwMEFAAGAAgAAAAhAJQZuKDeAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AUhO8m/ofNM/Fi7AJtoaU8GjXReG3tD3iwWyCybwm7LfTfu570OJnJzDfFfja9uOrR&#10;dZYR4kUEQnNtVccNwunr/XkDwnliRb1ljXDTDvbl/V1BubITH/T16BsRStjlhNB6P+RSurrVhtzC&#10;DpqDd7ajIR/k2Eg10hTKTS+TKEqloY7DQkuDfmt1/X28GITz5/S03k7Vhz9lh1X6Sl1W2Rvi48P8&#10;sgPh9ez/wvCLH9ChDEyVvbByokfIlnEWoghJCiL42+UqAVEhrJMYZFnI/wfKHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCypRxcmgIAABMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCUGbig3gAAAAgBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" stroked="f">
+              <v:shape id="文字方塊 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:407.15pt;margin-top:4.25pt;width:85.65pt;height:24.75pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB49iekmgIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuHX0ix5JgOcinLgqk&#10;HyDtAWiJsohSJEvSltKi6wI9QLruAXqAHig5R4eU7aifRVFUC4mjGT6+mTfD+WnfcrSl2jApChwd&#10;hRhRUcqKiXWB37xeTlKMjCWiIlwKWuAbavDp4vGjeadyGstG8opqBCDC5J0qcGOtyoPAlA1tiTmS&#10;igpw1lK3xIKp10GlSQfoLQ/iMDwJOqkrpWVJjYG/l4MTLzx+XdPSvqxrQy3iBQZu1r+1f6/cO1jM&#10;Sb7WRDWs3NEg/8CiJUzAoQeoS2IJ2mj2G1TLSi2NrO1RKdtA1jUrqc8BsonCX7K5boiiPhcojlGH&#10;Mpn/B1u+2L7SiFWgHUaCtCDR/e2nu29f7m+/3339jCJXoU6ZHAKvFYTa/lz2Ltpla9SVLN8aJORF&#10;Q8Sanmktu4aSChj6ncFo64BjHMiqey4rOIpsrPRAfa1bBwgFQYAOSt0c1KG9RaU7MkxnaRpjVILv&#10;OEqO46kjF5B8v1tpY59S2SK3KLAG9T062V4ZO4TuQzx7yVm1ZJx7Q69XF1yjLYFOWfpnh27GYVy4&#10;YCHdtgFx+AMk4Qznc3S98h+yKE7C8zibLE/S2SRZJtNJNgvTSRhl59lJmGTJ5fKjIxglecOqioor&#10;Jui+C6Pk71TezcPQP74PUVfgbArV8XmN2ZtxkqF//pRkyywMJWdtgdNDEMmdsE9EBWmT3BLGh3Xw&#10;M30vCNRg//VV8W3glB96wParHlBcb6xkdQMNoSXoBarDTQKLRur3GHUwlQU27zZEU4z4MwFNlUVJ&#10;4sbYG8l0FoOhx57V2ENECVAFthgNyws7jP5GabZu4KShjYU8g0asme+RB1aQgjNg8nwyu1vCjfbY&#10;9lEPd9niBwAAAP//AwBQSwMEFAAGAAgAAAAhAKe58BzdAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHgxdqkWSpGlURON19b+gAGmQGRnCbst9N87nuztTd7Le9/k29n26kyj&#10;7xwbWC4iUMSVqztuDBy+Px5TUD4g19g7JgMX8rAtbm9yzGo38Y7O+9AoKWGfoYE2hCHT2lctWfQL&#10;NxCLd3SjxSDn2Oh6xEnKba+foijRFjuWhRYHem+p+tmfrIHj1/QQb6byMxzWu1Xyht26dBdj7u/m&#10;1xdQgebwH4Y/fEGHQphKd+Laq95Aulw9S1REDEr8TRonoEoDcRqBLnJ9/UDxCwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHj2J6SaAgAAEwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKe58BzdAAAACAEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00762164" w:rsidRPr="00723E64" w:rsidRDefault="00762164" w:rsidP="00762164">
+                    <w:p w:rsidR="00762164" w:rsidRDefault="00762164" w:rsidP="00762164">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00723E64">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>附表</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="008776EE">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
-                        <w:t>六十三之3</w:t>
+                        <w:t>2</w:t>
                       </w:r>
+                      <w:r w:rsidR="008776EE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>-06-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D51986">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="008776EE" w:rsidRPr="00723E64" w:rsidRDefault="008776EE" w:rsidP="00762164">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E6635F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>家扶基金會</w:t>
       </w:r>
       <w:r w:rsidR="00E6635F" w:rsidRPr="00E6635F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>捐贈物資義賣同意書</w:t>
+        <w:t>捐贈物資義賣</w:t>
+      </w:r>
+      <w:r w:rsidR="00152746">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>/公務使用</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6635F" w:rsidRPr="00E6635F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>同意書</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D274F1" w:rsidRDefault="00D274F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6635F" w:rsidRPr="00E6635F" w:rsidRDefault="00E6635F">
+    <w:p w:rsidR="00E6635F" w:rsidRPr="00112338" w:rsidRDefault="00E6635F" w:rsidP="00152746">
       <w:pPr>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E6635F">
+      <w:r w:rsidRPr="00112338">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>親愛的贊助人您好：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6635F" w:rsidRPr="00E6635F" w:rsidRDefault="00E6635F">
+    <w:p w:rsidR="00E6635F" w:rsidRPr="00112338" w:rsidRDefault="00E6635F" w:rsidP="00152746">
       <w:pPr>
+        <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E6635F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00944F32">
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224731683"/>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:r w:rsidR="00944F32" w:rsidRPr="00112338">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>會所有捐贈物資皆</w:t>
       </w:r>
-      <w:r w:rsidR="00AE5EE5">
-[...15 lines deleted...]
-        <w:t>資源做最大利用，將轉為愛心義賣，義賣收入仍將作為本會扶助對象使用。</w:t>
+      <w:r w:rsidR="00AE5EE5" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>優先提供給</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>服務對象</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5EE5" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>使用，</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0057151C" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>為了使</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>資源做最大利用，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00152746" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>倘</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>可</w:t>
+      </w:r>
+      <w:r w:rsidR="00152746" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00152746" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>作</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>愛心</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>義賣</w:t>
+      </w:r>
+      <w:r w:rsidR="00152746" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>或蒙您</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00152746" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>大恩指定其作為本會日常營運之用</w:t>
+      </w:r>
+      <w:r w:rsidR="00424A37" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，需取得您的意向</w:t>
+      </w:r>
+      <w:r w:rsidR="0022773B" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>書以茲</w:t>
+      </w:r>
+      <w:r w:rsidR="00424A37" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>證明</w:t>
+      </w:r>
+      <w:r w:rsidR="0022773B" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，請您撥冗</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>協助</w:t>
+      </w:r>
+      <w:r w:rsidR="0022773B" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>填寫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，義賣收入</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>亦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>投入</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本會</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>對象使用</w:t>
+      </w:r>
+      <w:r w:rsidR="0022773B" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，並</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BD6" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>持續為其提供</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D00BD6" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>最</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D00BD6" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>專業</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>而</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BD6" w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>完善之服務</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112338">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6635F" w:rsidRPr="00AE5EE5" w:rsidRDefault="00E6635F">
+    <w:p w:rsidR="00E6635F" w:rsidRPr="00112338" w:rsidRDefault="00E6635F" w:rsidP="00F20B42">
       <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6635F" w:rsidRPr="008D0453" w:rsidRDefault="008D0453">
+    <w:p w:rsidR="00E6635F" w:rsidRPr="00112338" w:rsidRDefault="008D0453" w:rsidP="00D00BD6">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D0453">
+      <w:r w:rsidRPr="00112338">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="00E6635F" w:rsidRPr="008D0453">
+      <w:r w:rsidR="00E6635F" w:rsidRPr="00112338">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>我了解並同意捐贈物資供愛心義賣使用</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D0453" w:rsidRDefault="008D0453">
+    <w:p w:rsidR="00CC724F" w:rsidRDefault="00147154" w:rsidP="00D00BD6">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00990E71">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF51B8D" wp14:editId="252EA07A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4154170</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1912620" cy="1793240"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21340"/>
+                    <wp:lineTo x="21299" y="21340"/>
+                    <wp:lineTo x="21299" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="217" name="文字方塊 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1912620" cy="1793240"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00147154" w:rsidRPr="001870D9" w:rsidRDefault="00147154" w:rsidP="00147154">
+                            <w:pPr>
+                              <w:spacing w:line="320" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00990E71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>收</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001870D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>據編號：</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00147154" w:rsidRPr="001870D9" w:rsidRDefault="00147154" w:rsidP="00147154">
+                            <w:pPr>
+                              <w:spacing w:line="320" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001870D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                                                 贊助人姓名：</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00147154" w:rsidRDefault="00147154" w:rsidP="00147154">
+                            <w:pPr>
+                              <w:spacing w:line="320" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001870D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                                                 簽章：</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00147154" w:rsidRPr="001870D9" w:rsidRDefault="00147154" w:rsidP="00147154">
+                            <w:pPr>
+                              <w:spacing w:line="320" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00147154" w:rsidRPr="00990E71" w:rsidRDefault="00147154" w:rsidP="00147154">
+                            <w:pPr>
+                              <w:spacing w:line="320" w:lineRule="exact"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001870D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>電</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001870D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                              </w:rPr>
+                              <w:t>話</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001870D9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>：</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1BF51B8D" id="文字方塊 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:327.1pt;margin-top:2.45pt;width:150.6pt;height:141.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAutNrpOgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysk11u2zAMx98H7A6C3hfHXtI2RpyiS5dh&#10;QPcBdDuALMuxMEn0JCV2doECO0D3vAPsADtQe45RcpoG3dswPwiSSf5F/kjNz3utyFZYJ8EUNB2N&#10;KRGGQyXNuqCfP61enFHiPDMVU2BEQXfC0fPF82fzrs1FBg2oSliCIsblXVvQxvs2TxLHG6GZG0Er&#10;DBprsJp5PNp1UlnWobpWSTYenyQd2Kq1wIVz+PdyMNJF1K9rwf2HunbCE1VQzM3H1ca1DGuymLN8&#10;bVnbSL5Pg/1DFppJg5cepC6ZZ2Rj5V9SWnILDmo/4qATqGvJRawBq0nHT6q5blgrYi0Ix7UHTO7/&#10;yfL324+WyKqgWXpKiWEam3R/e3P368f97e+7n99JFhh1rcvR9bpFZ9+/gh57Het17RXwL44YWDbM&#10;rMWFtdA1glWYYxoik6PQQccFkbJ7BxVexTYeolBfWx0AIhKC6tir3aE/oveEhytnaXaSoYmjLT2d&#10;vcwmsYMJyx/CW+v8GwGahE1BLQ5AlGfbK+dDOix/cAm3OVCyWkml4sGuy6WyZMtwWFbxixU8cVOG&#10;dAWdTbNpVDYQ4uMcaelxmJXUBT0bh28Yr4Djtamii2dSDXvMRJk9n4BkgOP7so/tiPACuxKqHQKz&#10;MMwuvjXcNGC/UdLh3BbUfd0wKyhRbw1Cn6UThEJ8PEympwGXPbaUxxZmOEoV1FMybJc+Po6Aw8AF&#10;NqeWEdtjJvuUcR4jzf3bCQN/fI5ejy988QcAAP//AwBQSwMEFAAGAAgAAAAhAN9n0oDeAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj91Og0AUhO9NfIfNaeKNsYvIT0EOjZpovG3tAxzgFEjZXcJu&#10;C3171yt7OZnJzDfFdlGDuPBke6MRntcBCNa1aXrdIhx+Pp82IKwj3dBgNCNc2cK2vL8rKG/MrHd8&#10;2btW+BJtc0LonBtzKW3dsSK7NiNr7x3NpMh5ObWymWj25WqQYRAkUlGv/UJHI390XJ/2Z4Vw/J4f&#10;42yuvtwh3UXJO/VpZa6ID6vl7RWE48X9h+EP36ND6Zkqc9aNFQNCEkehjyJEGQjvZ3EcgagQwk36&#10;ArIs5O2D8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAutNrpOgIAACkEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfZ9KA3gAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00147154" w:rsidRPr="001870D9" w:rsidRDefault="00147154" w:rsidP="00147154">
+                      <w:pPr>
+                        <w:spacing w:line="320" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00990E71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>收</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001870D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>據編號：</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00147154" w:rsidRPr="001870D9" w:rsidRDefault="00147154" w:rsidP="00147154">
+                      <w:pPr>
+                        <w:spacing w:line="320" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001870D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                                                 贊助人姓名：</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00147154" w:rsidRDefault="00147154" w:rsidP="00147154">
+                      <w:pPr>
+                        <w:spacing w:line="320" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001870D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                                                 簽章：</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00147154" w:rsidRPr="001870D9" w:rsidRDefault="00147154" w:rsidP="00147154">
+                      <w:pPr>
+                        <w:spacing w:line="320" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="00147154" w:rsidRPr="00990E71" w:rsidRDefault="00147154" w:rsidP="00147154">
+                      <w:pPr>
+                        <w:spacing w:line="320" w:lineRule="exact"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001870D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>電</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001870D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                        </w:rPr>
+                        <w:t>話</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001870D9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>：</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CC724F" w:rsidRPr="008D0453">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□我了解並</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>指定捐贈</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC724F" w:rsidRPr="008D0453">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>物資供</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>家扶</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>營運</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>業務</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC724F" w:rsidRPr="008D0453">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>使用</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00147154" w:rsidRPr="008D0453" w:rsidRDefault="00147154" w:rsidP="00D00BD6">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D0453" w:rsidRDefault="008D0453" w:rsidP="00161383">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1701"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050038C" w:rsidRPr="00F4742D" w:rsidTr="0050038C">
+        <w:trPr>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>品</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="90"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>數量</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="90"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>單位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4742D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>品項描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050038C" w:rsidRPr="00F4742D" w:rsidTr="00136E9C">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>生活用品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="0050038C" w:rsidRDefault="00147154" w:rsidP="0050038C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>全新</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>□二手</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050038C" w:rsidRPr="00F4742D" w:rsidTr="00136E9C">
+        <w:trPr>
+          <w:trHeight w:val="568"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="00F4742D" w:rsidRDefault="00147154" w:rsidP="00A0003E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00147154" w:rsidRPr="0050038C" w:rsidRDefault="00147154" w:rsidP="0050038C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>全新</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050038C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:w w:val="85"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>□二手</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00147154" w:rsidRDefault="008D0453" w:rsidP="00161383">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           收據</w:t>
-[...11 lines deleted...]
-        <w:t>：</w:t>
+        <w:t xml:space="preserve">                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6635F" w:rsidRDefault="008D0453" w:rsidP="00161383">
+    <w:p w:rsidR="00136E9C" w:rsidRDefault="00F74AAD" w:rsidP="00D274F1">
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           贊助人姓名：</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00161383">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00161383">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6635F" w:rsidRDefault="008D0453" w:rsidP="00161383">
+    <w:p w:rsidR="00136E9C" w:rsidRDefault="00136E9C" w:rsidP="00D274F1">
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00161383" w:rsidRPr="00E6635F" w:rsidRDefault="00161383" w:rsidP="00136E9C">
+      <w:pPr>
+        <w:ind w:firstLineChars="400" w:firstLine="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           簽章：</w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00F74AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-        <w:t>月</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidR="00147154">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00147154">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:tab/>
-[...29 lines deleted...]
-        <w:t>日</w:t>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00147154">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　 經手人：</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00161383" w:rsidRPr="00E6635F" w:rsidSect="00161383">
+    <w:sectPr w:rsidR="00161383" w:rsidRPr="00E6635F" w:rsidSect="00136E9C">
       <w:pgSz w:w="11907" w:h="8391" w:orient="landscape" w:code="11"/>
-      <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1134" w:bottom="426" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00854C1C" w:rsidRDefault="00854C1C" w:rsidP="00E6635F">
+    <w:p w:rsidR="00977139" w:rsidRDefault="00977139" w:rsidP="00E6635F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00854C1C" w:rsidRDefault="00854C1C" w:rsidP="00E6635F">
+    <w:p w:rsidR="00977139" w:rsidRDefault="00977139" w:rsidP="00E6635F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00854C1C" w:rsidRDefault="00854C1C" w:rsidP="00E6635F">
+    <w:p w:rsidR="00977139" w:rsidRDefault="00977139" w:rsidP="00E6635F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00854C1C" w:rsidRDefault="00854C1C" w:rsidP="00E6635F">
+    <w:p w:rsidR="00977139" w:rsidRDefault="00977139" w:rsidP="00E6635F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B00423"/>
-    <w:rsid w:val="00066094"/>
+    <w:rsid w:val="00061940"/>
+    <w:rsid w:val="00112338"/>
     <w:rsid w:val="0012087A"/>
+    <w:rsid w:val="00136E9C"/>
+    <w:rsid w:val="00147154"/>
+    <w:rsid w:val="00152746"/>
     <w:rsid w:val="00161383"/>
+    <w:rsid w:val="00166698"/>
+    <w:rsid w:val="0022773B"/>
     <w:rsid w:val="00284C85"/>
+    <w:rsid w:val="00295DD5"/>
     <w:rsid w:val="003B60D8"/>
+    <w:rsid w:val="00411F62"/>
+    <w:rsid w:val="00424A37"/>
     <w:rsid w:val="004714EA"/>
+    <w:rsid w:val="0050038C"/>
     <w:rsid w:val="0057151C"/>
     <w:rsid w:val="005B2B86"/>
-    <w:rsid w:val="00632D83"/>
     <w:rsid w:val="00762164"/>
-    <w:rsid w:val="00854C1C"/>
+    <w:rsid w:val="008776EE"/>
     <w:rsid w:val="00884A3D"/>
     <w:rsid w:val="008D0453"/>
     <w:rsid w:val="00944F32"/>
+    <w:rsid w:val="00977139"/>
+    <w:rsid w:val="009D53BB"/>
     <w:rsid w:val="00AE5EE5"/>
     <w:rsid w:val="00B00423"/>
+    <w:rsid w:val="00BC068F"/>
+    <w:rsid w:val="00C418C1"/>
+    <w:rsid w:val="00CC724F"/>
     <w:rsid w:val="00CE7625"/>
+    <w:rsid w:val="00CF2743"/>
+    <w:rsid w:val="00D00BD6"/>
     <w:rsid w:val="00D274F1"/>
+    <w:rsid w:val="00D51986"/>
     <w:rsid w:val="00DA365A"/>
     <w:rsid w:val="00DB3604"/>
     <w:rsid w:val="00E6635F"/>
+    <w:rsid w:val="00EE746F"/>
+    <w:rsid w:val="00F20B42"/>
+    <w:rsid w:val="00F74AAD"/>
+    <w:rsid w:val="00F954CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="05EFE307"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B7E3A597-74BB-43C2-8310-43A914FCF32E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -861,393 +1982,159 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E6635F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E6635F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...172 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="table" w:styleId="a7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00147154"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...64 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1380,61 +2267,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>43</Words>
-  <Characters>251</Characters>
+  <Words>48</Words>
+  <Characters>274</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>293</CharactersWithSpaces>
+  <CharactersWithSpaces>321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>家扶主計處-葉元程</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>