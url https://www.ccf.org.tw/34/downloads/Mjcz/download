--- v1 (2026-01-28)
+++ v2 (2026-09-16)
@@ -145,123 +145,123 @@
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>附件一</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00942171" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64753840" w14:textId="75F334FB" w:rsidR="00942171" w:rsidRPr="00F3421D" w:rsidRDefault="002E69C8" w:rsidP="00F3421D">
+    <w:p w14:paraId="64753840" w14:textId="57567515" w:rsidR="00942171" w:rsidRPr="00F3421D" w:rsidRDefault="002E69C8" w:rsidP="00F3421D">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005338A6">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006770AC">
+      <w:r w:rsidR="00E27B11">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00465B53">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學</w:t>
       </w:r>
       <w:r w:rsidR="00A33472" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00F53166" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>度第</w:t>
       </w:r>
-      <w:r w:rsidR="00633BB3">
+      <w:r w:rsidR="00E27B11">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>二</w:t>
+        <w:t>一</w:t>
       </w:r>
       <w:r w:rsidR="00800DC4" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學期「韌世代」</w:t>
       </w:r>
       <w:r w:rsidR="00942171" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>獎助學金申請表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFBD9DF" w14:textId="77777777" w:rsidR="00942171" w:rsidRPr="004C4B1F" w:rsidRDefault="00F92CDE" w:rsidP="00F92CDE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -292,71 +292,51 @@
       <w:r w:rsidR="00CC3BB9" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>填寫所有欄位</w:t>
       </w:r>
       <w:r w:rsidR="00A65873" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00A65873" w:rsidRPr="00A65873">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>字體工整</w:t>
-[...19 lines deleted...]
-        <w:t>潦草</w:t>
+        <w:t>字體工整勿潦草</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5464" w:type="pct"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1103"/>
         <w:gridCol w:w="2299"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="423"/>
         <w:gridCol w:w="1154"/>
         <w:gridCol w:w="1818"/>
@@ -747,70 +727,68 @@
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>所有欄位請務必填答、</w:t>
             </w:r>
             <w:r w:rsidR="00E95183" w:rsidRPr="00D23051">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00647AD3" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>內</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>勾選</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E95183">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">V </w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001209F5" w:rsidRPr="004C4B1F" w14:paraId="4581F990" w14:textId="77777777" w:rsidTr="003C4033">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="444"/>
@@ -1811,164 +1789,150 @@
               </w:rPr>
               <w:t xml:space="preserve">          )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001209F5" w:rsidRPr="004C4B1F" w14:paraId="6D4A1AE7" w14:textId="77777777" w:rsidTr="003C4033">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA70E47" w14:textId="77777777" w:rsidR="00837F02" w:rsidRPr="004C4B1F" w:rsidRDefault="00837F02" w:rsidP="00F3421D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>家扶</w:t>
             </w:r>
             <w:r w:rsidR="00B21CEF" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>曾</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>服務</w:t>
-[...8 lines deleted...]
-              <w:t>之個案</w:t>
+              <w:t>服務之個案</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66DB7835" w14:textId="77777777" w:rsidR="00837F02" w:rsidRPr="004C4B1F" w:rsidRDefault="00E50384" w:rsidP="00A3068D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00837F02" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">是     </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00837F02" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C9F6EDC" w14:textId="77777777" w:rsidR="00A66105" w:rsidRPr="004C4B1F" w:rsidRDefault="00837F02" w:rsidP="00F3421D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>列冊低收</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5B6CAD16" w14:textId="77777777" w:rsidR="00837F02" w:rsidRPr="004C4B1F" w:rsidRDefault="00837F02" w:rsidP="00F3421D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>入戶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2343" w:type="pct"/>
             <w:gridSpan w:val="4"/>
@@ -1979,69 +1943,67 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00A66105" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">是     </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00A66105" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001209F5" w:rsidRPr="00E50384" w14:paraId="72BA3A7A" w14:textId="77777777" w:rsidTr="003C4033">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF6F24C" w14:textId="77777777" w:rsidR="00A66105" w:rsidRPr="004C4B1F" w:rsidRDefault="003E6845" w:rsidP="00E50384">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
@@ -2287,60 +2249,58 @@
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
             <w:r w:rsidR="00E50384" w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00465B53" w:rsidRPr="00465B53">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>罹</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A66105" w:rsidRPr="00465B53">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>患重傷</w:t>
             </w:r>
             <w:r w:rsidRPr="00465B53">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>病</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，稱謂</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
@@ -2353,69 +2313,51 @@
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，於民國</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>年，</w:t>
-[...17 lines deleted...]
-              <w:t>患</w:t>
+              <w:t>年，罹患</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00B769B3" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
@@ -2978,71 +2920,51 @@
             <w:r w:rsidR="008144B3" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>視其</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>狀況</w:t>
             </w:r>
             <w:r w:rsidR="008144B3" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>於□勾選</w:t>
-[...19 lines deleted...]
-              <w:t>並說明，1.2.至少勾選一項，可複選)</w:t>
+              <w:t>於□勾選ˇ並說明，1.2.至少勾選一項，可複選)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001209F5" w:rsidRPr="004C4B1F" w14:paraId="7F623D54" w14:textId="77777777" w:rsidTr="003C4033">
         <w:trPr>
           <w:trHeight w:val="1208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A781A6B" w14:textId="77777777" w:rsidR="00F47C31" w:rsidRPr="004C4B1F" w:rsidRDefault="00F47C31" w:rsidP="00F47C31">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
@@ -3348,95 +3270,59 @@
         <w:trPr>
           <w:trHeight w:val="890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67262E17" w14:textId="77777777" w:rsidR="00EE7F89" w:rsidRPr="004C4B1F" w:rsidRDefault="00407D83" w:rsidP="00EE7F89">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>本人詳閱並同意</w:t>
-[...17 lines deleted...]
-              <w:t>世代獎助學金申請辦法，</w:t>
+              <w:t>本人詳閱並同意韌世代獎助學金申請辦法，</w:t>
             </w:r>
             <w:r w:rsidR="00572304" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>以上所填各項及繳交</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> !</w:t>
+              <w:t>以上所填各項及繳交資料均屬確實 !</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EC3141A" w14:textId="72AC2129" w:rsidR="00407D83" w:rsidRPr="004C4B1F" w:rsidRDefault="00407D83" w:rsidP="0007772A">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>簽名</w:t>
             </w:r>
             <w:r w:rsidR="00707114">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3691,71 +3577,51 @@
             <w:r w:rsidR="0091336F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>勾選V</w:t>
             </w:r>
             <w:r w:rsidR="000D202A" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>，並依序排列</w:t>
             </w:r>
             <w:r w:rsidR="00407D83" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>，以</w:t>
-[...19 lines deleted...]
-              <w:t>於左上角</w:t>
+              <w:t>，以長尾夾裝訂於左上角</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D448B6" w14:textId="77777777" w:rsidR="00407D83" w:rsidRPr="004C4B1F" w:rsidRDefault="00C8154C" w:rsidP="00407D83">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
@@ -3840,69 +3706,51 @@
           </w:tcPr>
           <w:p w14:paraId="5C3F3A21" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...17 lines deleted...]
-              <w:t>世代獎助學金申請表，正本一份(本表，附件一)</w:t>
+              <w:t>1.韌世代獎助學金申請表，正本一份(本表，附件一)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A5DF8E" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3915,51 +3763,51 @@
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.教師推薦函，正本一份(附件三)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A54BFD0" w14:textId="3CDA2B56" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
+          <w:p w14:paraId="5A54BFD0" w14:textId="1B444AF1" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
@@ -3973,381 +3821,343 @@
             </w:r>
             <w:r w:rsidR="00CF54F9">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00633BB3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00D420B9" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>學年度第</w:t>
             </w:r>
-            <w:r w:rsidR="00633BB3">
-[...5 lines deleted...]
-              <w:t>一</w:t>
+            <w:r w:rsidR="00E27B11">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>二</w:t>
             </w:r>
             <w:r w:rsidR="00D420B9" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>學期</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>成績單，正本一份</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="004F70F3" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="00BB1C91">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>近六</w:t>
-[...17 lines deleted...]
-              <w:t>月內「</w:t>
+              <w:t>近六個月內「</w:t>
             </w:r>
             <w:r w:rsidR="00F53166" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>全戶</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>戶籍謄本</w:t>
             </w:r>
             <w:r w:rsidR="00BB1C91" w:rsidRPr="00CC0792">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
             <w:r w:rsidR="005D163D" w:rsidRPr="00CC0792">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(記事</w:t>
-[...19 lines deleted...]
-              <w:t>省略)</w:t>
+              <w:t>(記事勿省略)</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00CC0792">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>正本一份</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02ACBA5A" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
+          <w:p w14:paraId="02ACBA5A" w14:textId="31661CD6" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00647AD3" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="005A125E">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005338A6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D163D">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00E27B11">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>年度全戶綜合所得稅各類所得資料，正本一份</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3775B848" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
+          <w:p w14:paraId="3775B848" w14:textId="3608F6F9" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00C06D63">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00F53166" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>7.1</w:t>
             </w:r>
             <w:r w:rsidR="005338A6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D163D">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00E27B11">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>年度全國財產稅總歸戶財產清單，正本一份</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2B831A" w14:textId="4F3FF276" w:rsidR="00345091" w:rsidRPr="00E02574" w:rsidRDefault="00707114" w:rsidP="00485E18">
+          <w:p w14:paraId="3A2B831A" w14:textId="59C3E614" w:rsidR="00345091" w:rsidRPr="00E02574" w:rsidRDefault="00707114" w:rsidP="00485E18">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="432" w:hangingChars="108" w:hanging="432"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00F27C66" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005338A6">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="005D163D">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00E27B11">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00C405CF" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>學</w:t>
             </w:r>
             <w:r w:rsidR="00F53166" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>年度第</w:t>
             </w:r>
-            <w:r w:rsidR="00633BB3">
-[...5 lines deleted...]
-              <w:t>二</w:t>
+            <w:r w:rsidR="00E27B11">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一</w:t>
             </w:r>
             <w:r w:rsidR="00F53166" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>學期</w:t>
             </w:r>
             <w:r w:rsidR="00A65873" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>學校註冊繳費單</w:t>
             </w:r>
             <w:r w:rsidR="001109EA" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，影</w:t>
             </w:r>
@@ -4438,69 +4248,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00F27C66" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...17 lines deleted...]
-              <w:t>世代精神之佐證資料:共     張</w:t>
+              <w:t>.韌世代精神之佐證資料:共     張</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="233" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2FB4AE" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00345091" w:rsidP="008F1F84">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>初審</w:t>
@@ -4611,60 +4403,58 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>完整</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD4756F" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="00A3068D" w:rsidRDefault="00707114" w:rsidP="00345091">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>資料缺件</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00345091" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(第     項)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AAA08ED" w14:textId="77777777" w:rsidR="00345091" w:rsidRPr="004C4B1F" w:rsidRDefault="00707114" w:rsidP="006A3B5C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4781,69 +4571,51 @@
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00940375" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>經審查，基本資料符合，</w:t>
             </w:r>
             <w:r w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>並</w:t>
             </w:r>
             <w:r w:rsidR="00940375" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>且具備</w:t>
-[...17 lines deleted...]
-              <w:t>世代精神</w:t>
+              <w:t>且具備韌世代精神</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25E93533" w14:textId="77777777" w:rsidR="00A3068D" w:rsidRDefault="00A3068D" w:rsidP="00C06D63">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="248" w:hangingChars="62" w:hanging="248"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EAAB998" w14:textId="77777777" w:rsidR="00C06D63" w:rsidRPr="004C4B1F" w:rsidRDefault="00707114" w:rsidP="00A3068D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="248" w:hangingChars="62" w:hanging="248"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -4859,69 +4631,51 @@
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00940375" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>未通過</w:t>
             </w:r>
             <w:r w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00940375" w:rsidRPr="00A3068D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>經審查，基本資料符合，但未具備</w:t>
-[...17 lines deleted...]
-              <w:t>世代精神</w:t>
+              <w:t>經審查，基本資料符合，但未具備韌世代精神</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B215A2C" w14:textId="77777777" w:rsidR="001D6832" w:rsidRPr="004C4B1F" w:rsidRDefault="001D6832" w:rsidP="00A42EBB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -5022,105 +4776,105 @@
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>附件二</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D28C4" w14:textId="163BD336" w:rsidR="00CA223F" w:rsidRPr="004C4B1F" w:rsidRDefault="00114A5D" w:rsidP="00A42EBB">
+    <w:p w14:paraId="598D28C4" w14:textId="449C930B" w:rsidR="00CA223F" w:rsidRPr="004C4B1F" w:rsidRDefault="00114A5D" w:rsidP="00A42EBB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="005D163D">
+      <w:r w:rsidR="00E27B11">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>年度第</w:t>
       </w:r>
-      <w:r w:rsidR="00633BB3">
+      <w:r w:rsidR="00E27B11">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>二</w:t>
+        <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學期</w:t>
       </w:r>
       <w:r w:rsidR="00CA223F" w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>「韌世代」獎助學金</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1761DECB" w14:textId="77777777" w:rsidR="00AF2FD3" w:rsidRPr="004C4B1F" w:rsidRDefault="009A57B1" w:rsidP="00A42EBB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -5229,71 +4983,51 @@
             <w:r w:rsidR="00AF2FD3" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A92E0E">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>概述自己成長過程、符合</w:t>
-[...19 lines deleted...]
-              <w:t>世代精神之經歷</w:t>
+              <w:t>概述自己成長過程、符合韌世代精神之經歷</w:t>
             </w:r>
             <w:r w:rsidR="00A65873" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="00A65873">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>至少</w:t>
             </w:r>
             <w:r w:rsidR="00A65873" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
@@ -5548,62 +5282,52 @@
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0941845C" w14:textId="77777777" w:rsidR="00AF2FD3" w:rsidRPr="00407D83" w:rsidRDefault="00AF2FD3" w:rsidP="00AF2FD3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>附件</w:t>
+                              <w:t>附件三</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="75479E13" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:417.7pt;margin-top:-25.4pt;width:46.95pt;height:21.9pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6dL6UFAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkjQx4hRdugwD&#10;ugvQ7QNkSY6FyaImKbG7ry8lu2l2exmmB4EUqUPykNxc960mJ+m8AlPS2WRKiTQchDKHkn79sn+1&#10;osQHZgTTYGRJH6Sn19uXLzadLWQODWghHUEQ44vOlrQJwRZZ5nkjW+YnYKVBYw2uZQFVd8iEYx2i&#10;tzrLp9Nl1oET1gGX3uPr7WCk24Rf15KHT3XtZSC6pJhbSLdLdxXvbLthxcEx2yg+psH+IYuWKYNB&#10;z1C3LDBydOo3qFZxBx7qMOHQZlDXistUA1Yzm/5SzX3DrEy1IDnenmny/w+Wfzzd28+OhP4N9NjA&#10;VIS3d8C/eWJg1zBzkDfOQddIJjDwLFKWddYX49dItS98BKm6DyCwyewYIAH1tWsjK1gnQXRswMOZ&#10;dNkHwvFxsV6+nuOUcDTlV6t8vUwRWPH02Tof3kloSRRK6rCnCZyd7nyIybDiySXG8qCV2Cutk+IO&#10;1U47cmLY/306I/pPbtqQrqTrRb4Y6v8rxDSdP0G0KuAga9WWdHV2YkVk7a0RacwCU3qQMWVtRhoj&#10;cwOHoa96ogTSEANEVisQD8irg2Fucc9QaMD9oKTDmS2p/35kTlKi3xvszXo2n8chT8p8cZWj4i4t&#10;1aWFGY5QJQ2UDOIupMWIvBm4wR7WKvH7nMmYMs5ion3cmzjsl3ryet7u7SMAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAJ7Ygz4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUGvT&#10;9JUQp0JIINhBqcrWjadJhB/BdtPw9wwrWM7M1Zlzy81oDRswxM47CbdTAQxd7XXnGgm798fJGlhM&#10;ymllvEMJ3xhhU11elKrQ/uzecNimhhHExUJJaFPqC85j3aJVcep7dHQ7+mBVojE0XAd1Jrg1fCbE&#10;klvVOfrQqh4fWqw/tycrYT1/Hj7iS/a6r5dHk6eb1fD0FaS8vhrv74AlHNNfGH71SR0qcjr4k9OR&#10;GWJkizlFJUwWgjpQIp/lGbADbVYCeFXy/xWqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC6dL6UFAIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAJ7Ygz4AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0941845C" w14:textId="77777777" w:rsidR="00AF2FD3" w:rsidRPr="00407D83" w:rsidRDefault="00AF2FD3" w:rsidP="00AF2FD3">
                       <w:pPr>
@@ -5628,106 +5352,106 @@
                           <w:b/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>三</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A42EBB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C05B75F" w14:textId="3EFD5856" w:rsidR="00CA223F" w:rsidRPr="00A42EBB" w:rsidRDefault="00114A5D" w:rsidP="00A42EBB">
+    <w:p w14:paraId="0C05B75F" w14:textId="48594AD8" w:rsidR="00CA223F" w:rsidRPr="00A42EBB" w:rsidRDefault="00114A5D" w:rsidP="00A42EBB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="005D163D">
+      <w:r w:rsidR="00E27B11">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>年度第</w:t>
       </w:r>
-      <w:r w:rsidR="00633BB3">
+      <w:r w:rsidR="00E27B11">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>二</w:t>
+        <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4B1F">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>學期</w:t>
       </w:r>
       <w:r w:rsidR="00CA223F" w:rsidRPr="00A42EBB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「韌世代」獎助學金申請表</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52587600" w14:textId="77777777" w:rsidR="008F1F84" w:rsidRPr="00A42EBB" w:rsidRDefault="00AF2FD3" w:rsidP="00A42EBB">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
@@ -6054,51 +5778,51 @@
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A42EBB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學業成績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6883" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73A3832C" w14:textId="0EBA3474" w:rsidR="002A388C" w:rsidRPr="00A42EBB" w:rsidRDefault="00CF54F9" w:rsidP="00411B9D">
+          <w:p w14:paraId="73A3832C" w14:textId="6FF215E3" w:rsidR="002A388C" w:rsidRPr="00A42EBB" w:rsidRDefault="00CF54F9" w:rsidP="00411B9D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00633BB3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
@@ -6112,57 +5836,57 @@
             </w:r>
             <w:r w:rsidR="002A388C" w:rsidRPr="00A42EBB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidR="004B1E8B" w:rsidRPr="00A42EBB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
             <w:r w:rsidR="002A388C" w:rsidRPr="00A42EBB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
-            <w:r w:rsidR="00633BB3">
+            <w:r w:rsidR="00E27B11">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>一</w:t>
+              <w:t>二</w:t>
             </w:r>
             <w:r w:rsidR="002A388C" w:rsidRPr="00A42EBB">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>學期學業成績平均      分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001209F5" w:rsidRPr="004C4B1F" w14:paraId="1CBA830E" w14:textId="77777777" w:rsidTr="00251AA6">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18DE2191" w14:textId="77777777" w:rsidR="002A388C" w:rsidRPr="004C4B1F" w:rsidRDefault="002A388C" w:rsidP="00A42EBB">
             <w:pPr>
@@ -6438,67 +6162,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">注意事項: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7324F3F9" w14:textId="77777777" w:rsidR="008468DE" w:rsidRPr="004C4B1F" w:rsidRDefault="008468DE" w:rsidP="00251AA6">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>1.本封面請</w:t>
-[...15 lines deleted...]
-              <w:t>於</w:t>
+              <w:t>1.本封面請固定貼於</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>大小之信封上</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BB09230" w14:textId="77777777" w:rsidR="008468DE" w:rsidRDefault="008468DE" w:rsidP="00251AA6">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6586,51 +6294,51 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>自行填寫欲申請</w:t>
             </w:r>
             <w:r w:rsidR="00BB6396">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>人戶籍所在之</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>家扶中心地址(參照申請辦法第三頁)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457BF35D" w14:textId="417175AC" w:rsidR="008468DE" w:rsidRPr="004C4B1F" w:rsidRDefault="008468DE" w:rsidP="00411B9D">
+          <w:p w14:paraId="457BF35D" w14:textId="40595963" w:rsidR="008468DE" w:rsidRPr="004C4B1F" w:rsidRDefault="008468DE" w:rsidP="00411B9D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.申請期間</w:t>
             </w:r>
             <w:r w:rsidR="00E50384">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00251AA6" w:rsidRPr="004C4B1F">
@@ -6659,81 +6367,81 @@
             </w:r>
             <w:r w:rsidR="00633BB3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="001441B3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidR="00E93E57">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00633BB3">
+            <w:r w:rsidR="00E27B11">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="001441B3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="005D163D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00633BB3">
+            <w:r w:rsidR="00E27B11">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00251AA6" w:rsidRPr="001441B3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00EE5593" w:rsidRPr="001441B3">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002B515D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
@@ -7324,67 +7032,57 @@
     <w:p w14:paraId="62D8C82B" w14:textId="77777777" w:rsidR="00A35839" w:rsidRPr="00A42EBB" w:rsidRDefault="00A35839" w:rsidP="00A35839">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42EBB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A65873">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A42EBB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>請擇</w:t>
-[...8 lines deleted...]
-        <w:t>一勾選申請之組別</w:t>
+        <w:t>請擇一勾選申請之組別</w:t>
       </w:r>
       <w:r w:rsidR="00A65873">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42EBB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42EBB">
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>高中職</w:t>
       </w:r>
@@ -7769,165 +7467,145 @@
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D3382B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="004C2F36">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve">分 事 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="004C2F36">
+              <w:t>分 事 務 所</w:t>
+            </w:r>
+            <w:r w:rsidR="005A1B8B">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
               </w:rPr>
-              <w:t>務</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="004C2F36">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 所</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              <w:t>收</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37AECAC7" w14:textId="5D388E8E" w:rsidR="00A35839" w:rsidRPr="004C4B1F" w:rsidRDefault="00251AA6" w:rsidP="00251AA6">
+            <w:pPr>
+              <w:spacing w:line="600" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C4B1F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...16 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidR="00647AD3" w:rsidRPr="004C4B1F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-            <w:r w:rsidR="00647AD3" w:rsidRPr="004C4B1F">
+              <w:t>【</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35839" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>【</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A35839" w:rsidRPr="004C4B1F">
+              <w:t>申請</w:t>
+            </w:r>
+            <w:r w:rsidR="00114A5D">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>申請</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00114A5D">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27B11">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005D163D">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C405CF">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C405CF">
+              <w:t>學</w:t>
+            </w:r>
+            <w:r w:rsidR="00C6160E" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>學</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C6160E" w:rsidRPr="004C4B1F">
+              <w:t>年度第</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27B11">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>年度第</w:t>
-[...7 lines deleted...]
-              <w:t>二</w:t>
+              <w:t>一</w:t>
             </w:r>
             <w:r w:rsidR="00C6160E" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>學期</w:t>
             </w:r>
             <w:r w:rsidR="0099154D" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>「韌世代」獎助學金</w:t>
             </w:r>
             <w:r w:rsidR="00647AD3" w:rsidRPr="004C4B1F">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
@@ -8040,58 +7718,58 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20D2DA33" w14:textId="77777777" w:rsidR="00A35839" w:rsidRPr="0054581F" w:rsidRDefault="00A35839" w:rsidP="00A35839">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A35839" w:rsidRPr="0054581F" w:rsidSect="00A35839">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1800" w:right="851" w:bottom="851" w:left="1135" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605241CB" w14:textId="77777777" w:rsidR="00C9719D" w:rsidRDefault="00C9719D" w:rsidP="000D202A">
+    <w:p w14:paraId="0F7EE599" w14:textId="77777777" w:rsidR="00F57721" w:rsidRDefault="00F57721" w:rsidP="000D202A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41775179" w14:textId="77777777" w:rsidR="00C9719D" w:rsidRDefault="00C9719D" w:rsidP="000D202A">
+    <w:p w14:paraId="78F4D473" w14:textId="77777777" w:rsidR="00F57721" w:rsidRDefault="00F57721" w:rsidP="000D202A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -8121,58 +7799,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43FCDBCD" w14:textId="77777777" w:rsidR="00C9719D" w:rsidRDefault="00C9719D" w:rsidP="000D202A">
+    <w:p w14:paraId="0F9B58B4" w14:textId="77777777" w:rsidR="00F57721" w:rsidRDefault="00F57721" w:rsidP="000D202A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6790378F" w14:textId="77777777" w:rsidR="00C9719D" w:rsidRDefault="00C9719D" w:rsidP="000D202A">
+    <w:p w14:paraId="73607DB7" w14:textId="77777777" w:rsidR="00F57721" w:rsidRDefault="00F57721" w:rsidP="000D202A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="391E758D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F536B7A0"/>
     <w:lvl w:ilvl="0" w:tplc="DEC835BC">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
@@ -8263,58 +7941,57 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1222912217">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -8403,50 +8080,51 @@
     <w:rsid w:val="006A3B5C"/>
     <w:rsid w:val="006B6A18"/>
     <w:rsid w:val="006D6961"/>
     <w:rsid w:val="006F3E5C"/>
     <w:rsid w:val="006F7F70"/>
     <w:rsid w:val="00706F99"/>
     <w:rsid w:val="00707114"/>
     <w:rsid w:val="00740E42"/>
     <w:rsid w:val="0075719B"/>
     <w:rsid w:val="00763DC4"/>
     <w:rsid w:val="00774B95"/>
     <w:rsid w:val="00775F0C"/>
     <w:rsid w:val="00776433"/>
     <w:rsid w:val="0078034F"/>
     <w:rsid w:val="0079189B"/>
     <w:rsid w:val="00792781"/>
     <w:rsid w:val="007C0D8A"/>
     <w:rsid w:val="007C70BE"/>
     <w:rsid w:val="007D1E84"/>
     <w:rsid w:val="007D6659"/>
     <w:rsid w:val="008005BE"/>
     <w:rsid w:val="00800DC4"/>
     <w:rsid w:val="008124DE"/>
     <w:rsid w:val="00812636"/>
     <w:rsid w:val="008144B3"/>
+    <w:rsid w:val="00815786"/>
     <w:rsid w:val="00820993"/>
     <w:rsid w:val="00830B4D"/>
     <w:rsid w:val="00837F02"/>
     <w:rsid w:val="00840547"/>
     <w:rsid w:val="008468DE"/>
     <w:rsid w:val="008642F8"/>
     <w:rsid w:val="008B1A2C"/>
     <w:rsid w:val="008C1545"/>
     <w:rsid w:val="008F1F84"/>
     <w:rsid w:val="009016BC"/>
     <w:rsid w:val="00902844"/>
     <w:rsid w:val="00911593"/>
     <w:rsid w:val="0091336F"/>
     <w:rsid w:val="0091548F"/>
     <w:rsid w:val="00940375"/>
     <w:rsid w:val="00942171"/>
     <w:rsid w:val="00983C18"/>
     <w:rsid w:val="00986130"/>
     <w:rsid w:val="0099154D"/>
     <w:rsid w:val="00991CAA"/>
     <w:rsid w:val="0099346E"/>
     <w:rsid w:val="009A57B1"/>
     <w:rsid w:val="009A7C21"/>
     <w:rsid w:val="009E3300"/>
     <w:rsid w:val="009E7BC8"/>
@@ -8482,95 +8160,97 @@
     <w:rsid w:val="00BD2A88"/>
     <w:rsid w:val="00C06D63"/>
     <w:rsid w:val="00C1474A"/>
     <w:rsid w:val="00C17396"/>
     <w:rsid w:val="00C21487"/>
     <w:rsid w:val="00C300A4"/>
     <w:rsid w:val="00C405CF"/>
     <w:rsid w:val="00C6160E"/>
     <w:rsid w:val="00C67DC9"/>
     <w:rsid w:val="00C8154C"/>
     <w:rsid w:val="00C81F25"/>
     <w:rsid w:val="00C9719D"/>
     <w:rsid w:val="00CA223F"/>
     <w:rsid w:val="00CC0792"/>
     <w:rsid w:val="00CC3BB9"/>
     <w:rsid w:val="00CF54F9"/>
     <w:rsid w:val="00D23051"/>
     <w:rsid w:val="00D31211"/>
     <w:rsid w:val="00D3382B"/>
     <w:rsid w:val="00D420B9"/>
     <w:rsid w:val="00D43C76"/>
     <w:rsid w:val="00D833CB"/>
     <w:rsid w:val="00DF3E55"/>
     <w:rsid w:val="00E02574"/>
     <w:rsid w:val="00E147BF"/>
+    <w:rsid w:val="00E27B11"/>
     <w:rsid w:val="00E50384"/>
     <w:rsid w:val="00E51543"/>
     <w:rsid w:val="00E57611"/>
     <w:rsid w:val="00E93E57"/>
     <w:rsid w:val="00E93E92"/>
     <w:rsid w:val="00E95183"/>
     <w:rsid w:val="00EA5BC2"/>
     <w:rsid w:val="00EB1816"/>
     <w:rsid w:val="00EB724C"/>
     <w:rsid w:val="00ED3116"/>
     <w:rsid w:val="00EE5593"/>
     <w:rsid w:val="00EE7F89"/>
     <w:rsid w:val="00F03FF6"/>
     <w:rsid w:val="00F253AE"/>
     <w:rsid w:val="00F27C66"/>
     <w:rsid w:val="00F31FAE"/>
     <w:rsid w:val="00F3421D"/>
     <w:rsid w:val="00F460CD"/>
     <w:rsid w:val="00F47C31"/>
     <w:rsid w:val="00F53166"/>
+    <w:rsid w:val="00F57721"/>
     <w:rsid w:val="00F71173"/>
     <w:rsid w:val="00F92CDE"/>
     <w:rsid w:val="00FC43DA"/>
     <w:rsid w:val="00FD732E"/>
     <w:rsid w:val="00FF602F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3061EFEA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{788F498D-ECE6-431F-9346-CACFD19F6BEA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -9420,55 +9100,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F65A422-B205-4B4D-9273-F9362244C5FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1328</Words>
-  <Characters>1410</Characters>
+  <Words>369</Words>
+  <Characters>2105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
-  <Paragraphs>111</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2272</CharactersWithSpaces>
+  <CharactersWithSpaces>2470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>家扶社工處-鄭媛甄</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>